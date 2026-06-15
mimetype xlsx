--- v0 (2026-04-13)
+++ v1 (2026-06-15)
@@ -83,132 +83,141 @@
   <si>
     <t>Owned</t>
   </si>
   <si>
     <t>BV</t>
   </si>
   <si>
     <t>3540 m³</t>
   </si>
   <si>
     <t>3998 T</t>
   </si>
   <si>
     <t>97 m</t>
   </si>
   <si>
     <t>16.5 m</t>
   </si>
   <si>
     <t>5.4 m</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
+    <t>ANTWERPEN</t>
+  </si>
+  <si>
+    <t>FR</t>
+  </si>
+  <si>
+    <t>Joint Venture</t>
+  </si>
+  <si>
+    <t>LR</t>
+  </si>
+  <si>
+    <t>46000 m³</t>
+  </si>
+  <si>
+    <t>190 m</t>
+  </si>
+  <si>
+    <t>30.4 m</t>
+  </si>
+  <si>
+    <t>10.6 m</t>
+  </si>
+  <si>
+    <t>Ammonia</t>
+  </si>
+  <si>
+    <t>ARLON</t>
+  </si>
+  <si>
+    <t>France</t>
+  </si>
+  <si>
+    <t>Under Construction</t>
+  </si>
+  <si>
     <t>BW TOKYO</t>
   </si>
   <si>
-    <t>FR</t>
-[...1 lines deleted...]
-  <si>
     <t>Singapore</t>
   </si>
   <si>
     <t>Time Chartered</t>
   </si>
   <si>
     <t>NK</t>
   </si>
   <si>
     <t>83300 m³</t>
   </si>
   <si>
     <t>47985 T</t>
   </si>
   <si>
     <t>230 m</t>
   </si>
   <si>
     <t>36 m</t>
   </si>
   <si>
     <t>8.2 m</t>
   </si>
   <si>
-    <t>Champagny</t>
-[...17 lines deleted...]
-    <t>10.6 m</t>
+    <t>CHAMPAGNY</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>CIMC S1085 &amp;#8211; LPG</t>
   </si>
   <si>
-    <t>Under Construction</t>
-[...4 lines deleted...]
-  <si>
     <t>41000 m³</t>
   </si>
   <si>
     <t>180 m</t>
   </si>
   <si>
     <t>29.8 m</t>
   </si>
   <si>
     <t>11 m</t>
   </si>
   <si>
     <t>TBA</t>
   </si>
   <si>
     <t>CIMC S1086 &amp;#8211; LPG</t>
   </si>
   <si>
-    <t>Courchevel</t>
+    <t>COURCHEVEL</t>
   </si>
   <si>
     <t>EEMSHAVEN FSRU</t>
   </si>
   <si>
     <t>FSRU</t>
   </si>
   <si>
     <t>26320 m³</t>
   </si>
   <si>
     <t>120 m</t>
   </si>
   <si>
     <t>33 m</t>
   </si>
   <si>
     <t>7.9 m</t>
   </si>
   <si>
     <t>ELISABETH</t>
   </si>
   <si>
     <t>3542 m³</t>
   </si>
@@ -254,59 +263,50 @@
   <si>
     <t>11.8 m</t>
   </si>
   <si>
     <t>FLANDERS PIONEER</t>
   </si>
   <si>
     <t>54800 T</t>
   </si>
   <si>
     <t>FSRU TOSCANA</t>
   </si>
   <si>
     <t>Italy</t>
   </si>
   <si>
     <t>Managed</t>
   </si>
   <si>
     <t>RINA</t>
   </si>
   <si>
     <t>138000 m³</t>
   </si>
   <si>
-    <t>HMD 8389 &amp;#8211; Ammonia fuelled</t>
-[...7 lines deleted...]
-  <si>
     <t>HMD 8391 &amp;#8211; Ammonia fuelled</t>
   </si>
   <si>
     <t>HMD 8392 &amp;#8211; Ammonia fuelled</t>
   </si>
   <si>
     <t>HN5112</t>
   </si>
   <si>
     <t>Suezmax</t>
   </si>
   <si>
     <t>157000 tonnes</t>
   </si>
   <si>
     <t>157000 T</t>
   </si>
   <si>
     <t>274 m</t>
   </si>
   <si>
     <t>48 m</t>
   </si>
   <si>
     <t>16 m</t>
@@ -398,168 +398,168 @@
   <si>
     <t>KRUIBEKE</t>
   </si>
   <si>
     <t>29649 T</t>
   </si>
   <si>
     <t>Kyokuyo SGC &amp;#8211; TBN</t>
   </si>
   <si>
     <t>7500 m³</t>
   </si>
   <si>
     <t>6750 T</t>
   </si>
   <si>
     <t>117 m</t>
   </si>
   <si>
     <t>19.2 m</t>
   </si>
   <si>
     <t>6.8 m</t>
   </si>
   <si>
-    <t>LIBRAMONT</t>
+    <t>MARIANNE</t>
+  </si>
+  <si>
+    <t>3539 m³</t>
+  </si>
+  <si>
+    <t>2999 T</t>
+  </si>
+  <si>
+    <t>MENUIRES</t>
+  </si>
+  <si>
+    <t>31531 T</t>
+  </si>
+  <si>
+    <t>MERIBEL</t>
+  </si>
+  <si>
+    <t>31563 T</t>
+  </si>
+  <si>
+    <t>NUNCE</t>
+  </si>
+  <si>
+    <t>Acco / Barge</t>
+  </si>
+  <si>
+    <t>ABS</t>
+  </si>
+  <si>
+    <t>21 T</t>
+  </si>
+  <si>
+    <t>122 m</t>
+  </si>
+  <si>
+    <t>42 m</t>
+  </si>
+  <si>
+    <t>SEVERIN SCHULTE</t>
+  </si>
+  <si>
+    <t>38115 m³</t>
+  </si>
+  <si>
+    <t>28521 T</t>
+  </si>
+  <si>
+    <t>174 m</t>
+  </si>
+  <si>
+    <t>30 m</t>
+  </si>
+  <si>
+    <t>10.3 m</t>
+  </si>
+  <si>
+    <t>SOMBEKE</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
-    <t>38455 m³</t>
-[...5 lines deleted...]
-    <t>189 m</t>
+    <t>DNV</t>
+  </si>
+  <si>
+    <t>38447 m³</t>
+  </si>
+  <si>
+    <t>29213 T</t>
+  </si>
+  <si>
+    <t>SOPHIE SCHULTE</t>
+  </si>
+  <si>
+    <t>UMMERA</t>
+  </si>
+  <si>
+    <t>145896 m³</t>
+  </si>
+  <si>
+    <t>79460 T</t>
+  </si>
+  <si>
+    <t>285.5 m</t>
+  </si>
+  <si>
+    <t>26 m</t>
+  </si>
+  <si>
+    <t>WAASMUNSTER</t>
+  </si>
+  <si>
+    <t>28420 T</t>
+  </si>
+  <si>
+    <t>WARISOULX</t>
+  </si>
+  <si>
+    <t>28590 T</t>
+  </si>
+  <si>
+    <t>WEPION</t>
+  </si>
+  <si>
+    <t>38200 m³</t>
+  </si>
+  <si>
+    <t>28468 T</t>
+  </si>
+  <si>
+    <t>28 m</t>
+  </si>
+  <si>
+    <t>YAMIC 1578</t>
   </si>
   <si>
     <t>29 m</t>
-  </si>
-[...100 lines deleted...]
-    <t>YAMIC 1578</t>
   </si>
   <si>
     <t>YAMIC 1579</t>
   </si>
   <si>
     <t>YAMIC 1580</t>
   </si>
   <si>
     <t>YAMIC 1581</t>
   </si>
   <si>
     <t>YAMIC 1584</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>49000 m³</t>
   </si>
   <si>
     <t>32.2 m</t>
   </si>
   <si>
     <t>YAMIC 1585</t>
   </si>
@@ -722,798 +722,798 @@
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M2">
         <v>9474541</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3">
+        <v>2026</v>
+      </c>
+      <c r="E3" t="s">
         <v>26</v>
       </c>
-      <c r="D3">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>27</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" t="s">
         <v>28</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I3" t="s">
         <v>29</v>
       </c>
-      <c r="H3" t="s">
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="I3" t="s">
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="K3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M3">
-        <v>9398307</v>
+        <v>1013377</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" t="s">
         <v>34</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>2026</v>
+      </c>
+      <c r="E4" t="s">
         <v>35</v>
       </c>
-      <c r="D4">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I4" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J4" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="K4" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L4" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="M4">
-        <v>9983499</v>
+        <v>1013389</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5" t="s">
+        <v>37</v>
+      </c>
+      <c r="D5">
+        <v>2009</v>
+      </c>
+      <c r="E5" t="s">
+        <v>38</v>
+      </c>
+      <c r="F5" t="s">
+        <v>39</v>
+      </c>
+      <c r="G5" t="s">
+        <v>40</v>
+      </c>
+      <c r="H5" t="s">
+        <v>41</v>
+      </c>
+      <c r="I5" t="s">
         <v>42</v>
       </c>
-      <c r="B5" t="s">
-[...8 lines deleted...]
-      <c r="E5" t="s">
+      <c r="J5" t="s">
         <v>43</v>
       </c>
-      <c r="F5" t="s">
+      <c r="K5" t="s">
         <v>44</v>
       </c>
-      <c r="G5" t="s">
-[...18 lines deleted...]
-        <v>49</v>
+      <c r="L5" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="M5">
+        <v>9398307</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s" s="3">
-        <v>23</v>
+      <c r="C6" t="s">
+        <v>34</v>
       </c>
       <c r="D6">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="E6" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="F6" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="H6" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I6" t="s">
+        <v>29</v>
+      </c>
+      <c r="J6" t="s">
+        <v>30</v>
+      </c>
+      <c r="K6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6" t="s">
         <v>46</v>
       </c>
-      <c r="J6" t="s">
-[...9 lines deleted...]
-        <v>49</v>
+      <c r="M6">
+        <v>9983499</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
+        <v>47</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7">
+        <v>2026</v>
+      </c>
+      <c r="E7" t="s">
+        <v>35</v>
+      </c>
+      <c r="F7" t="s">
+        <v>27</v>
+      </c>
+      <c r="G7" t="s">
+        <v>48</v>
+      </c>
+      <c r="H7" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I7" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" t="s">
         <v>51</v>
       </c>
-      <c r="B7" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L7" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>9983504</v>
+        <v>46</v>
+      </c>
+      <c r="M7" t="s">
+        <v>52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
+        <v>53</v>
+      </c>
+      <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="D8">
+        <v>2026</v>
+      </c>
+      <c r="E8" t="s">
+        <v>35</v>
+      </c>
+      <c r="F8" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" t="s">
+        <v>48</v>
+      </c>
+      <c r="H8" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I8" t="s">
+        <v>49</v>
+      </c>
+      <c r="J8" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" t="s">
+        <v>51</v>
+      </c>
+      <c r="L8" t="s">
+        <v>46</v>
+      </c>
+      <c r="M8" t="s">
         <v>52</v>
-      </c>
-[...34 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="D9">
-        <v>2009</v>
+        <v>2025</v>
       </c>
       <c r="E9" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>28</v>
+      </c>
+      <c r="H9" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="I9" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="J9" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="K9" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>31</v>
+      </c>
+      <c r="L9" t="s">
+        <v>46</v>
       </c>
       <c r="M9">
-        <v>9442184</v>
+        <v>9983504</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>61</v>
+        <v>55</v>
       </c>
       <c r="B10" t="s">
-        <v>62</v>
+        <v>56</v>
       </c>
       <c r="C10" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="D10">
-        <v>2002</v>
+        <v>2017</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>57</v>
+      </c>
+      <c r="H10" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="I10" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="J10" t="s">
-        <v>67</v>
+        <v>59</v>
       </c>
       <c r="K10" t="s">
-        <v>68</v>
+        <v>60</v>
       </c>
       <c r="L10" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M10">
-        <v>9230050</v>
+      <c r="M10" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G11" t="s">
-        <v>70</v>
+        <v>62</v>
       </c>
       <c r="H11" t="s">
-        <v>71</v>
+        <v>63</v>
       </c>
       <c r="I11" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="J11" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="K11" t="s">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="L11" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M11">
-        <v>9897547</v>
+        <v>9442184</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="B12" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="C12" t="s">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="D12">
-        <v>2021</v>
+        <v>2002</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G12" t="s">
+        <v>67</v>
+      </c>
+      <c r="H12" t="s">
+        <v>68</v>
+      </c>
+      <c r="I12" t="s">
+        <v>69</v>
+      </c>
+      <c r="J12" t="s">
         <v>70</v>
       </c>
-      <c r="H12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K12" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="L12" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M12">
-        <v>9897559</v>
+        <v>9230050</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>72</v>
+      </c>
+      <c r="B13" t="s">
+        <v>25</v>
+      </c>
+      <c r="C13" t="s">
+        <v>15</v>
+      </c>
+      <c r="D13">
+        <v>2021</v>
+      </c>
+      <c r="E13" t="s">
+        <v>16</v>
+      </c>
+      <c r="F13" t="s">
+        <v>27</v>
+      </c>
+      <c r="G13" t="s">
+        <v>73</v>
+      </c>
+      <c r="H13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" t="s">
+        <v>42</v>
+      </c>
+      <c r="J13" t="s">
+        <v>75</v>
+      </c>
+      <c r="K13" t="s">
         <v>76</v>
       </c>
-      <c r="B13" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="L13" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M13">
-        <v>9253284</v>
+        <v>9897547</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
-      <c r="C14" t="s" s="3">
-        <v>23</v>
+      <c r="C14" t="s">
+        <v>15</v>
       </c>
       <c r="D14">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="E14" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>73</v>
+      </c>
+      <c r="H14" t="s">
+        <v>78</v>
       </c>
       <c r="I14" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="J14" t="s">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="K14" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>76</v>
+      </c>
+      <c r="L14" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="M14">
-        <v>1013377</v>
+        <v>9897559</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>79</v>
+      </c>
+      <c r="B15" t="s">
+        <v>56</v>
+      </c>
+      <c r="C15" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15">
+        <v>2011</v>
+      </c>
+      <c r="E15" t="s">
+        <v>81</v>
+      </c>
+      <c r="F15" t="s">
+        <v>82</v>
+      </c>
+      <c r="G15" t="s">
         <v>83</v>
       </c>
-      <c r="B15" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H15" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="I15" t="s">
-[...9 lines deleted...]
-        <v>82</v>
+      <c r="I15" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="J15" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="K15" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="L15" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="M15">
-        <v>1013389</v>
+        <v>9253284</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
         <v>84</v>
       </c>
       <c r="B16" t="s">
         <v>25</v>
       </c>
       <c r="C16" t="s" s="3">
         <v>23</v>
       </c>
       <c r="D16">
         <v>2026</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H16" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I16" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J16" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="K16" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L16" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="M16">
         <v>1056783</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
         <v>85</v>
       </c>
       <c r="B17" t="s">
         <v>25</v>
       </c>
       <c r="C17" t="s" s="3">
         <v>23</v>
       </c>
       <c r="D17">
         <v>2026</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G17" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="H17" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I17" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J17" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="K17" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L17" t="s">
-        <v>82</v>
+        <v>32</v>
       </c>
       <c r="M17">
         <v>1056795</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
         <v>86</v>
       </c>
       <c r="B18" t="s">
         <v>87</v>
       </c>
       <c r="C18" t="s">
         <v>15</v>
       </c>
       <c r="D18">
         <v>2027</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G18" t="s">
         <v>88</v>
       </c>
       <c r="H18" t="s">
         <v>89</v>
       </c>
       <c r="I18" t="s">
         <v>90</v>
       </c>
       <c r="J18" t="s">
         <v>91</v>
       </c>
       <c r="K18" t="s">
         <v>92</v>
       </c>
       <c r="L18" t="s">
         <v>93</v>
       </c>
       <c r="M18" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
         <v>94</v>
       </c>
       <c r="B19" t="s">
         <v>87</v>
       </c>
       <c r="C19" t="s">
         <v>15</v>
       </c>
       <c r="D19">
         <v>2028</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G19" t="s">
         <v>88</v>
       </c>
       <c r="H19" t="s">
         <v>89</v>
       </c>
       <c r="I19" t="s">
         <v>90</v>
       </c>
       <c r="J19" t="s">
         <v>91</v>
       </c>
       <c r="K19" t="s">
         <v>92</v>
       </c>
       <c r="L19" t="s">
         <v>93</v>
       </c>
       <c r="M19" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>95</v>
       </c>
       <c r="B20" t="s">
         <v>87</v>
       </c>
       <c r="C20" t="s">
         <v>15</v>
       </c>
       <c r="D20">
         <v>2028</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G20" t="s">
         <v>88</v>
       </c>
       <c r="H20" t="s">
         <v>89</v>
       </c>
       <c r="I20" t="s">
         <v>90</v>
       </c>
       <c r="J20" t="s">
         <v>91</v>
       </c>
       <c r="K20" t="s">
         <v>92</v>
       </c>
       <c r="L20" t="s">
         <v>93</v>
       </c>
       <c r="M20" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>87</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21">
         <v>2028</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G21" t="s">
         <v>88</v>
       </c>
       <c r="H21" t="s">
         <v>89</v>
       </c>
       <c r="I21" t="s">
         <v>90</v>
       </c>
       <c r="J21" t="s">
         <v>91</v>
       </c>
       <c r="K21" t="s">
         <v>92</v>
       </c>
       <c r="L21" t="s">
         <v>93</v>
       </c>
       <c r="M21" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
@@ -1548,1138 +1548,1138 @@
       </c>
       <c r="K22" t="s">
         <v>22</v>
       </c>
       <c r="L22" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M22">
         <v>9448877</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
         <v>99</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23" t="s">
         <v>15</v>
       </c>
       <c r="D23">
         <v>2017</v>
       </c>
       <c r="E23" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G23" t="s">
         <v>100</v>
       </c>
       <c r="H23" t="s">
         <v>101</v>
       </c>
       <c r="I23" t="s">
         <v>102</v>
       </c>
       <c r="J23" t="s">
         <v>103</v>
       </c>
       <c r="K23" t="s">
         <v>104</v>
       </c>
       <c r="L23" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M23">
         <v>9719276</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24" t="s">
         <v>15</v>
       </c>
       <c r="D24">
         <v>2018</v>
       </c>
       <c r="E24" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F24" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G24" t="s">
         <v>100</v>
       </c>
       <c r="H24" t="s">
         <v>106</v>
       </c>
       <c r="I24" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J24" t="s">
         <v>107</v>
       </c>
       <c r="K24" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L24" t="s">
         <v>108</v>
       </c>
       <c r="M24">
         <v>9719290</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
         <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>15</v>
       </c>
       <c r="D25">
         <v>2015</v>
       </c>
       <c r="E25" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F25" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G25" t="s">
         <v>100</v>
       </c>
       <c r="H25" t="s">
         <v>110</v>
       </c>
       <c r="I25" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J25" t="s">
         <v>103</v>
       </c>
       <c r="K25" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L25" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M25">
         <v>9687485</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>15</v>
       </c>
       <c r="D26">
         <v>2016</v>
       </c>
       <c r="E26" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G26" t="s">
         <v>100</v>
       </c>
       <c r="H26" t="s">
         <v>112</v>
       </c>
       <c r="I26" t="s">
         <v>113</v>
       </c>
       <c r="J26" t="s">
         <v>103</v>
       </c>
       <c r="K26" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L26" t="s">
         <v>108</v>
       </c>
       <c r="M26">
         <v>9687497</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
         <v>114</v>
       </c>
       <c r="B27" t="s">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>2018</v>
       </c>
       <c r="E27" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G27" t="s">
         <v>100</v>
       </c>
       <c r="H27" t="s">
         <v>115</v>
       </c>
       <c r="I27" t="s">
         <v>116</v>
       </c>
       <c r="J27" t="s">
         <v>103</v>
       </c>
       <c r="K27" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L27" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M27">
         <v>9719305</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
         <v>117</v>
       </c>
       <c r="B28" t="s">
         <v>25</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28">
         <v>2016</v>
       </c>
       <c r="E28" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G28" t="s">
         <v>100</v>
       </c>
       <c r="H28" t="s">
         <v>118</v>
       </c>
       <c r="I28" t="s">
         <v>102</v>
       </c>
       <c r="J28" t="s">
         <v>103</v>
       </c>
       <c r="K28" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L28" t="s">
         <v>108</v>
       </c>
       <c r="M28">
         <v>9687502</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
         <v>119</v>
       </c>
       <c r="B29" t="s">
         <v>25</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29">
         <v>2016</v>
       </c>
       <c r="E29" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G29" t="s">
         <v>100</v>
       </c>
       <c r="H29" t="s">
         <v>120</v>
       </c>
       <c r="I29" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="J29" t="s">
         <v>103</v>
       </c>
       <c r="K29" t="s">
         <v>104</v>
       </c>
       <c r="L29" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M29">
         <v>9687514</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
         <v>121</v>
       </c>
       <c r="B30" t="s">
         <v>25</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30">
         <v>2017</v>
       </c>
       <c r="E30" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G30" t="s">
         <v>100</v>
       </c>
       <c r="H30" t="s">
         <v>122</v>
       </c>
       <c r="I30" t="s">
         <v>102</v>
       </c>
       <c r="J30" t="s">
         <v>103</v>
       </c>
       <c r="K30" t="s">
         <v>104</v>
       </c>
       <c r="L30" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M30">
         <v>9719288</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>14</v>
       </c>
       <c r="C31" t="s" s="3">
         <v>23</v>
       </c>
       <c r="D31">
         <v>2027</v>
       </c>
       <c r="E31" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F31" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G31" t="s">
         <v>124</v>
       </c>
       <c r="H31" t="s">
         <v>125</v>
       </c>
       <c r="I31" t="s">
         <v>126</v>
       </c>
       <c r="J31" t="s">
         <v>127</v>
       </c>
       <c r="K31" t="s">
         <v>128</v>
       </c>
       <c r="L31" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M31" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
         <v>123</v>
       </c>
       <c r="B32" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s" s="3">
         <v>23</v>
       </c>
       <c r="D32">
         <v>2028</v>
       </c>
       <c r="E32" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F32" t="s">
-        <v>28</v>
+        <v>39</v>
       </c>
       <c r="G32" t="s">
         <v>124</v>
       </c>
       <c r="H32" t="s">
         <v>125</v>
       </c>
       <c r="I32" t="s">
         <v>126</v>
       </c>
       <c r="J32" t="s">
         <v>127</v>
       </c>
       <c r="K32" t="s">
         <v>128</v>
       </c>
       <c r="L32" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M32" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
         <v>129</v>
       </c>
       <c r="B33" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33">
+        <v>2009</v>
+      </c>
+      <c r="E33" t="s">
+        <v>16</v>
+      </c>
+      <c r="F33" t="s">
+        <v>17</v>
+      </c>
+      <c r="G33" t="s">
         <v>130</v>
       </c>
-      <c r="D33">
-[...8 lines deleted...]
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>131</v>
       </c>
-      <c r="H33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I33" t="s">
-        <v>133</v>
+        <v>20</v>
       </c>
       <c r="J33" t="s">
-        <v>134</v>
+        <v>21</v>
       </c>
       <c r="K33" t="s">
-        <v>135</v>
+        <v>22</v>
       </c>
       <c r="L33" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M33">
-        <v>9292761</v>
+        <v>9474539</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="B34" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C34" t="s">
         <v>15</v>
       </c>
       <c r="D34">
-        <v>2009</v>
+        <v>2026</v>
       </c>
       <c r="E34" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F34" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G34" t="s">
-        <v>137</v>
+        <v>48</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>133</v>
       </c>
       <c r="I34" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="J34" t="s">
-        <v>21</v>
+        <v>50</v>
       </c>
       <c r="K34" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>51</v>
+      </c>
+      <c r="L34" t="s">
+        <v>46</v>
       </c>
       <c r="M34">
-        <v>9474539</v>
+        <v>1020875</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>134</v>
       </c>
       <c r="B35" t="s">
         <v>25</v>
       </c>
       <c r="C35" t="s">
         <v>15</v>
       </c>
       <c r="D35">
         <v>2026</v>
       </c>
       <c r="E35" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F35" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>135</v>
       </c>
       <c r="I35" t="s">
+        <v>49</v>
+      </c>
+      <c r="J35" t="s">
+        <v>50</v>
+      </c>
+      <c r="K35" t="s">
+        <v>51</v>
+      </c>
+      <c r="L35" t="s">
         <v>46</v>
       </c>
-      <c r="J35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="M35">
-        <v>1020875</v>
+        <v>1020863</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
+        <v>136</v>
+      </c>
+      <c r="B36" t="s">
+        <v>137</v>
+      </c>
+      <c r="C36" t="s">
+        <v>66</v>
+      </c>
+      <c r="D36">
+        <v>2009</v>
+      </c>
+      <c r="E36" t="s">
+        <v>26</v>
+      </c>
+      <c r="F36" t="s">
+        <v>138</v>
+      </c>
+      <c r="G36" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="H36" t="s">
+        <v>139</v>
+      </c>
+      <c r="I36" t="s">
+        <v>140</v>
+      </c>
+      <c r="J36" t="s">
         <v>141</v>
       </c>
-      <c r="B36" t="s">
-[...30 lines deleted...]
-        <v>41</v>
+      <c r="K36" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="L36" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="M36">
-        <v>1020863</v>
+        <v>5014214</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
+        <v>142</v>
+      </c>
+      <c r="B37" t="s">
+        <v>25</v>
+      </c>
+      <c r="C37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37">
+        <v>2014</v>
+      </c>
+      <c r="E37" t="s">
+        <v>38</v>
+      </c>
+      <c r="F37" t="s">
+        <v>27</v>
+      </c>
+      <c r="G37" t="s">
         <v>143</v>
       </c>
-      <c r="B37" t="s">
+      <c r="H37" t="s">
         <v>144</v>
       </c>
-      <c r="C37" t="s">
-[...8 lines deleted...]
-      <c r="F37" t="s">
+      <c r="I37" t="s">
         <v>145</v>
       </c>
-      <c r="G37" t="s" s="3">
-[...2 lines deleted...]
-      <c r="H37" t="s">
+      <c r="J37" t="s">
         <v>146</v>
       </c>
-      <c r="I37" t="s">
+      <c r="K37" t="s">
         <v>147</v>
       </c>
-      <c r="J37" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L37" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M37">
-        <v>5014214</v>
+        <v>9659115</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
+        <v>25</v>
+      </c>
+      <c r="C38" t="s">
         <v>149</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="E38" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="F38" t="s">
-        <v>44</v>
+        <v>150</v>
       </c>
       <c r="G38" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="H38" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="I38" t="s">
-        <v>152</v>
+        <v>49</v>
       </c>
       <c r="J38" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="K38" t="s">
-        <v>154</v>
+        <v>60</v>
       </c>
       <c r="L38" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M38">
-        <v>9659115</v>
+        <v>9292113</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="B39" t="s">
         <v>25</v>
       </c>
       <c r="C39" t="s">
-        <v>130</v>
+        <v>37</v>
       </c>
       <c r="D39">
-        <v>2006</v>
+        <v>2014</v>
       </c>
       <c r="E39" t="s">
+        <v>26</v>
+      </c>
+      <c r="F39" t="s">
         <v>27</v>
       </c>
-      <c r="F39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G39" t="s">
-        <v>157</v>
-[...11 lines deleted...]
-        <v>57</v>
+        <v>143</v>
+      </c>
+      <c r="H39" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I39" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="J39" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="K39" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="L39" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M39">
-        <v>9292113</v>
+      <c r="M39" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
       <c r="B40" t="s">
-        <v>25</v>
+        <v>65</v>
       </c>
       <c r="C40" t="s">
-        <v>26</v>
+        <v>149</v>
       </c>
       <c r="D40">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="E40" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="F40" t="s">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="G40" t="s">
-        <v>150</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+      <c r="I40" t="s">
+        <v>157</v>
+      </c>
+      <c r="J40" t="s">
+        <v>70</v>
+      </c>
+      <c r="K40" t="s">
+        <v>158</v>
       </c>
       <c r="L40" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M40" t="s" s="3">
-        <v>23</v>
+      <c r="M40">
+        <v>9308431</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B41" t="s">
         <v>25</v>
       </c>
       <c r="C41" t="s">
         <v>15</v>
       </c>
       <c r="D41">
         <v>2014</v>
       </c>
       <c r="E41" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F41" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G41" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H41" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="I41" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="J41" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="K41" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="L41" t="s">
         <v>108</v>
       </c>
       <c r="M41">
         <v>9659103</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="B42" t="s">
         <v>25</v>
       </c>
       <c r="C42" t="s">
         <v>15</v>
       </c>
       <c r="D42">
         <v>2014</v>
       </c>
       <c r="E42" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F42" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G42" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="H42" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="I42" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="J42" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="K42" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="L42" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M42">
         <v>9659139</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B43" t="s">
         <v>25</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43">
         <v>2018</v>
       </c>
       <c r="E43" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="G43" t="s">
+        <v>164</v>
+      </c>
+      <c r="H43" t="s">
         <v>165</v>
       </c>
-      <c r="H43" t="s">
+      <c r="I43" t="s">
+        <v>49</v>
+      </c>
+      <c r="J43" t="s">
         <v>166</v>
-      </c>
-[...4 lines deleted...]
-        <v>167</v>
       </c>
       <c r="K43" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L43" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M43">
         <v>9789324</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="B44" t="s">
         <v>25</v>
       </c>
       <c r="C44" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D44">
         <v>2026</v>
       </c>
       <c r="E44" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F44" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G44" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H44" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I44" t="s">
+        <v>49</v>
+      </c>
+      <c r="J44" t="s">
+        <v>168</v>
+      </c>
+      <c r="K44" t="s">
+        <v>31</v>
+      </c>
+      <c r="L44" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M44" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>169</v>
       </c>
       <c r="B45" t="s">
         <v>25</v>
       </c>
       <c r="C45" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D45">
         <v>2026</v>
       </c>
       <c r="E45" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F45" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G45" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H45" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I45" t="s">
+        <v>49</v>
+      </c>
+      <c r="J45" t="s">
+        <v>168</v>
+      </c>
+      <c r="K45" t="s">
+        <v>31</v>
+      </c>
+      <c r="L45" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M45" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
         <v>170</v>
       </c>
       <c r="B46" t="s">
         <v>25</v>
       </c>
       <c r="C46" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D46">
         <v>2026</v>
       </c>
       <c r="E46" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F46" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G46" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H46" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I46" t="s">
+        <v>49</v>
+      </c>
+      <c r="J46" t="s">
+        <v>168</v>
+      </c>
+      <c r="K46" t="s">
+        <v>31</v>
+      </c>
+      <c r="L46" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M46" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>171</v>
       </c>
       <c r="B47" t="s">
         <v>25</v>
       </c>
       <c r="C47" t="s">
-        <v>26</v>
+        <v>37</v>
       </c>
       <c r="D47">
         <v>2026</v>
       </c>
       <c r="E47" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F47" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="H47" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I47" t="s">
+        <v>49</v>
+      </c>
+      <c r="J47" t="s">
+        <v>168</v>
+      </c>
+      <c r="K47" t="s">
+        <v>31</v>
+      </c>
+      <c r="L47" t="s">
         <v>46</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="M47" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
         <v>172</v>
       </c>
       <c r="B48" t="s">
         <v>25</v>
       </c>
       <c r="C48" t="s">
         <v>173</v>
       </c>
       <c r="D48">
         <v>2027</v>
       </c>
       <c r="E48" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F48" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G48" t="s">
         <v>174</v>
       </c>
       <c r="H48" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I48" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J48" t="s">
         <v>175</v>
       </c>
       <c r="K48" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L48" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M48" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
         <v>176</v>
       </c>
       <c r="B49" t="s">
         <v>25</v>
       </c>
       <c r="C49" t="s">
         <v>173</v>
       </c>
       <c r="D49">
         <v>2027</v>
       </c>
       <c r="E49" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F49" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G49" t="s">
         <v>174</v>
       </c>
       <c r="H49" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I49" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="J49" t="s">
         <v>175</v>
       </c>
       <c r="K49" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="L49" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="M49" t="s" s="3">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>