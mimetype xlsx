--- v1 (2026-06-15)
+++ v2 (2026-08-29)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="185" uniqueCount="185">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Flag</t>
   </si>
   <si>
     <t>Built</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Deadweight</t>
   </si>
   <si>
@@ -113,453 +113,477 @@
   <si>
     <t>Joint Venture</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>46000 m³</t>
   </si>
   <si>
     <t>190 m</t>
   </si>
   <si>
     <t>30.4 m</t>
   </si>
   <si>
     <t>10.6 m</t>
   </si>
   <si>
     <t>Ammonia</t>
   </si>
   <si>
     <t>ARLON</t>
   </si>
   <si>
+    <t>BW TOKYO</t>
+  </si>
+  <si>
+    <t>Singapore</t>
+  </si>
+  <si>
+    <t>Time Chartered</t>
+  </si>
+  <si>
+    <t>NK</t>
+  </si>
+  <si>
+    <t>83300 m³</t>
+  </si>
+  <si>
+    <t>47985 T</t>
+  </si>
+  <si>
+    <t>230 m</t>
+  </si>
+  <si>
+    <t>36 m</t>
+  </si>
+  <si>
+    <t>8.2 m</t>
+  </si>
+  <si>
+    <t>CHAMPAGNY</t>
+  </si>
+  <si>
     <t>France</t>
   </si>
   <si>
+    <t>LPG</t>
+  </si>
+  <si>
+    <t>COURCHEVEL</t>
+  </si>
+  <si>
+    <t>EEMSHAVEN FSRU</t>
+  </si>
+  <si>
+    <t>FSRU</t>
+  </si>
+  <si>
+    <t>26320 m³</t>
+  </si>
+  <si>
+    <t>120 m</t>
+  </si>
+  <si>
+    <t>33 m</t>
+  </si>
+  <si>
+    <t>7.9 m</t>
+  </si>
+  <si>
+    <t>ELISABETH</t>
+  </si>
+  <si>
+    <t>3542 m³</t>
+  </si>
+  <si>
+    <t>3996 T</t>
+  </si>
+  <si>
+    <t>EXCALIBUR</t>
+  </si>
+  <si>
+    <t>LNG</t>
+  </si>
+  <si>
+    <t>Liberia</t>
+  </si>
+  <si>
+    <t>138034 m³</t>
+  </si>
+  <si>
+    <t>77822 T</t>
+  </si>
+  <si>
+    <t>277 m</t>
+  </si>
+  <si>
+    <t>43.4 m</t>
+  </si>
+  <si>
+    <t>12.1 m</t>
+  </si>
+  <si>
+    <t>FLANDERS INNOVATION</t>
+  </si>
+  <si>
+    <t>88000 m³</t>
+  </si>
+  <si>
+    <t>54998 T</t>
+  </si>
+  <si>
+    <t>36.6 m</t>
+  </si>
+  <si>
+    <t>11.8 m</t>
+  </si>
+  <si>
+    <t>FLANDERS PIONEER</t>
+  </si>
+  <si>
+    <t>54800 T</t>
+  </si>
+  <si>
+    <t>FSRU TOSCANA</t>
+  </si>
+  <si>
+    <t>Italy</t>
+  </si>
+  <si>
+    <t>Managed</t>
+  </si>
+  <si>
+    <t>RINA</t>
+  </si>
+  <si>
+    <t>138000 m³</t>
+  </si>
+  <si>
+    <t>HMD 8391 &amp;#8211; Ammonia fuelled</t>
+  </si>
+  <si>
     <t>Under Construction</t>
   </si>
   <si>
-    <t>BW TOKYO</t>
-[...32 lines deleted...]
-    <t>CIMC S1085 &amp;#8211; LPG</t>
+    <t>HMD 8392 &amp;#8211; Ammonia fuelled</t>
+  </si>
+  <si>
+    <t>HN5112</t>
+  </si>
+  <si>
+    <t>Suezmax</t>
+  </si>
+  <si>
+    <t>157000 tonnes</t>
+  </si>
+  <si>
+    <t>157000 T</t>
+  </si>
+  <si>
+    <t>274 m</t>
+  </si>
+  <si>
+    <t>48 m</t>
+  </si>
+  <si>
+    <t>16 m</t>
+  </si>
+  <si>
+    <t>Conventional + SOx scrubber</t>
+  </si>
+  <si>
+    <t>HN5114</t>
+  </si>
+  <si>
+    <t>HN5116</t>
+  </si>
+  <si>
+    <t>HN5117</t>
+  </si>
+  <si>
+    <t>JOAN</t>
+  </si>
+  <si>
+    <t>4000 T</t>
+  </si>
+  <si>
+    <t>KALLO</t>
+  </si>
+  <si>
+    <t>38500 m³</t>
+  </si>
+  <si>
+    <t>29664 T</t>
+  </si>
+  <si>
+    <t>181.7 m</t>
+  </si>
+  <si>
+    <t>29.4 m</t>
+  </si>
+  <si>
+    <t>10.4 m</t>
+  </si>
+  <si>
+    <t>KAPELLEN</t>
+  </si>
+  <si>
+    <t>29590 T</t>
+  </si>
+  <si>
+    <t>180 m</t>
+  </si>
+  <si>
+    <t>29.5 m</t>
+  </si>
+  <si>
+    <t>Scrubber</t>
+  </si>
+  <si>
+    <t>KAPRIJKE</t>
+  </si>
+  <si>
+    <t>29639 T</t>
+  </si>
+  <si>
+    <t>KNOKKE</t>
+  </si>
+  <si>
+    <t>29478 T</t>
+  </si>
+  <si>
+    <t>181 m</t>
+  </si>
+  <si>
+    <t>KOKSIJDE</t>
+  </si>
+  <si>
+    <t>29543 T</t>
+  </si>
+  <si>
+    <t>173 m</t>
+  </si>
+  <si>
+    <t>KONTICH</t>
+  </si>
+  <si>
+    <t>29461 T</t>
+  </si>
+  <si>
+    <t>KORTRIJK</t>
+  </si>
+  <si>
+    <t>29588 T</t>
+  </si>
+  <si>
+    <t>KRUIBEKE</t>
+  </si>
+  <si>
+    <t>29649 T</t>
+  </si>
+  <si>
+    <t>Kyokuyo SGC &amp;#8211; TBN</t>
+  </si>
+  <si>
+    <t>7500 m³</t>
+  </si>
+  <si>
+    <t>6750 T</t>
+  </si>
+  <si>
+    <t>117 m</t>
+  </si>
+  <si>
+    <t>19.2 m</t>
+  </si>
+  <si>
+    <t>6.8 m</t>
+  </si>
+  <si>
+    <t>MARIANNE</t>
+  </si>
+  <si>
+    <t>3539 m³</t>
+  </si>
+  <si>
+    <t>2999 T</t>
+  </si>
+  <si>
+    <t>MENUIRES</t>
   </si>
   <si>
     <t>41000 m³</t>
   </si>
   <si>
-    <t>180 m</t>
+    <t>31531 T</t>
   </si>
   <si>
     <t>29.8 m</t>
   </si>
   <si>
     <t>11 m</t>
   </si>
   <si>
+    <t>MERIBEL</t>
+  </si>
+  <si>
+    <t>31563 T</t>
+  </si>
+  <si>
+    <t>MORIOND</t>
+  </si>
+  <si>
+    <t>31532 T</t>
+  </si>
+  <si>
     <t>TBA</t>
   </si>
   <si>
-    <t>CIMC S1086 &amp;#8211; LPG</t>
-[...245 lines deleted...]
-    <t>31563 T</t>
+    <t>MOTTARET</t>
   </si>
   <si>
     <t>NUNCE</t>
   </si>
   <si>
     <t>Acco / Barge</t>
   </si>
   <si>
     <t>ABS</t>
   </si>
   <si>
     <t>21 T</t>
   </si>
   <si>
     <t>122 m</t>
   </si>
   <si>
     <t>42 m</t>
   </si>
   <si>
     <t>SEVERIN SCHULTE</t>
   </si>
   <si>
     <t>38115 m³</t>
   </si>
   <si>
     <t>28521 T</t>
   </si>
   <si>
     <t>174 m</t>
   </si>
   <si>
     <t>30 m</t>
   </si>
   <si>
     <t>10.3 m</t>
   </si>
   <si>
+    <t>SIMAISMA</t>
+  </si>
+  <si>
+    <t>Greece</t>
+  </si>
+  <si>
+    <t>146000 m³</t>
+  </si>
+  <si>
+    <t>97496 T</t>
+  </si>
+  <si>
+    <t>285.4 m</t>
+  </si>
+  <si>
+    <t>11.5 m</t>
+  </si>
+  <si>
+    <t>Steam</t>
+  </si>
+  <si>
     <t>SOMBEKE</t>
   </si>
   <si>
     <t>Marshall Islands</t>
   </si>
   <si>
     <t>DNV</t>
   </si>
   <si>
     <t>38447 m³</t>
   </si>
   <si>
     <t>29213 T</t>
   </si>
   <si>
     <t>SOPHIE SCHULTE</t>
   </si>
   <si>
-    <t>UMMERA</t>
+    <t>Tielt</t>
+  </si>
+  <si>
+    <t>29 m</t>
+  </si>
+  <si>
+    <t>TURA</t>
   </si>
   <si>
     <t>145896 m³</t>
   </si>
   <si>
     <t>79460 T</t>
   </si>
   <si>
     <t>285.5 m</t>
   </si>
   <si>
     <t>26 m</t>
   </si>
   <si>
     <t>WAASMUNSTER</t>
   </si>
   <si>
     <t>28420 T</t>
   </si>
   <si>
     <t>WARISOULX</t>
   </si>
   <si>
     <t>28590 T</t>
   </si>
   <si>
     <t>WEPION</t>
   </si>
   <si>
     <t>38200 m³</t>
   </si>
   <si>
     <t>28468 T</t>
   </si>
   <si>
     <t>28 m</t>
-  </si>
-[...4 lines deleted...]
-    <t>29 m</t>
   </si>
   <si>
     <t>YAMIC 1579</t>
   </si>
   <si>
     <t>YAMIC 1580</t>
   </si>
   <si>
     <t>YAMIC 1581</t>
   </si>
   <si>
     <t>YAMIC 1584</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
     <t>49000 m³</t>
   </si>
   <si>
     <t>32.2 m</t>
   </si>
   <si>
     <t>YAMIC 1585</t>
   </si>
@@ -615,51 +639,51 @@
   </cellStyleXfs>
   <cellXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:M49"/>
+  <dimension ref="A1:M50"/>
   <cols>
     <col min="1" max="1" width="33" customWidth="1"/>
     <col min="2" max="2" width="13" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="8" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="28" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
@@ -763,1925 +787,1966 @@
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
         <v>1013377</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D4">
         <v>2026</v>
       </c>
       <c r="E4" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4" t="s">
         <v>31</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
         <v>1013389</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>2009</v>
       </c>
       <c r="E5" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5" t="s">
+        <v>37</v>
+      </c>
+      <c r="G5" t="s">
         <v>38</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>39</v>
       </c>
-      <c r="G5" t="s">
+      <c r="I5" t="s">
         <v>40</v>
       </c>
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>41</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="L5" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M5">
         <v>9398307</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D6">
         <v>2025</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6" t="s">
         <v>30</v>
       </c>
       <c r="K6" t="s">
         <v>31</v>
       </c>
       <c r="L6" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M6">
         <v>9983499</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D7">
-        <v>2026</v>
+        <v>2025</v>
       </c>
       <c r="E7" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G7" t="s">
-        <v>48</v>
+        <v>28</v>
       </c>
       <c r="H7" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
       <c r="J7" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="K7" t="s">
-        <v>51</v>
+        <v>31</v>
       </c>
       <c r="L7" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>45</v>
+      </c>
+      <c r="M7">
+        <v>9983504</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="B8" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>48</v>
+      </c>
+      <c r="C8" t="s">
+        <v>15</v>
       </c>
       <c r="D8">
-        <v>2026</v>
+        <v>2017</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G8" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H8" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I8" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J8" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="K8" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="M8" t="s">
         <v>52</v>
+      </c>
+      <c r="L8" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="M8" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B9" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="D9">
-        <v>2025</v>
+        <v>2009</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>54</v>
+      </c>
+      <c r="H9" t="s">
+        <v>55</v>
       </c>
       <c r="I9" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="J9" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="K9" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>22</v>
+      </c>
+      <c r="L9" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="M9">
-        <v>9983504</v>
+        <v>9442184</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="D10">
-        <v>2017</v>
+        <v>2002</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>59</v>
+      </c>
+      <c r="H10" t="s">
+        <v>60</v>
       </c>
       <c r="I10" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="J10" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="K10" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="L10" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M10" t="s" s="3">
-        <v>23</v>
+      <c r="M10">
+        <v>9230050</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11">
-        <v>2009</v>
+        <v>2021</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G11" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H11" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="I11" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="J11" t="s">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="K11" t="s">
-        <v>22</v>
+        <v>68</v>
       </c>
       <c r="L11" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M11">
-        <v>9442184</v>
+        <v>9897547</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>66</v>
+        <v>15</v>
       </c>
       <c r="D12">
-        <v>2002</v>
+        <v>2021</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G12" t="s">
+        <v>65</v>
+      </c>
+      <c r="H12" t="s">
+        <v>70</v>
+      </c>
+      <c r="I12" t="s">
+        <v>40</v>
+      </c>
+      <c r="J12" t="s">
         <v>67</v>
       </c>
-      <c r="H12" t="s">
+      <c r="K12" t="s">
         <v>68</v>
       </c>
-      <c r="I12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L12" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M12">
-        <v>9230050</v>
+        <v>9897559</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
+        <v>71</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
         <v>72</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13">
-        <v>2021</v>
+        <v>2011</v>
       </c>
       <c r="E13" t="s">
-        <v>16</v>
+        <v>73</v>
       </c>
       <c r="F13" t="s">
-        <v>27</v>
+        <v>74</v>
       </c>
       <c r="G13" t="s">
-        <v>73</v>
-[...7 lines deleted...]
-      <c r="J13" t="s">
         <v>75</v>
       </c>
-      <c r="K13" t="s">
-        <v>76</v>
+      <c r="H13" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I13" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="J13" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="K13" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="L13" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M13">
-        <v>9897547</v>
+        <v>9253284</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
+        <v>76</v>
+      </c>
+      <c r="B14" t="s">
+        <v>25</v>
+      </c>
+      <c r="C14" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="D14">
+        <v>2026</v>
+      </c>
+      <c r="E14" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
       <c r="G14" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>28</v>
+      </c>
+      <c r="H14" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="I14" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="J14" t="s">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="K14" t="s">
-        <v>76</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>31</v>
+      </c>
+      <c r="L14" t="s">
+        <v>32</v>
       </c>
       <c r="M14">
-        <v>9897559</v>
+        <v>1056783</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B15" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>25</v>
+      </c>
+      <c r="C15" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="D15">
-        <v>2011</v>
+        <v>2026</v>
       </c>
       <c r="E15" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="F15" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="G15" t="s">
-        <v>83</v>
+        <v>28</v>
       </c>
       <c r="H15" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="I15" t="s" s="3">
-[...9 lines deleted...]
-        <v>23</v>
+      <c r="I15" t="s">
+        <v>29</v>
+      </c>
+      <c r="J15" t="s">
+        <v>30</v>
+      </c>
+      <c r="K15" t="s">
+        <v>31</v>
+      </c>
+      <c r="L15" t="s">
+        <v>32</v>
       </c>
       <c r="M15">
-        <v>9253284</v>
+        <v>1056795</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>84</v>
+        <v>79</v>
       </c>
       <c r="B16" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>80</v>
+      </c>
+      <c r="C16" t="s">
+        <v>15</v>
       </c>
       <c r="D16">
-        <v>2026</v>
+        <v>2027</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F16" t="s">
         <v>27</v>
       </c>
       <c r="G16" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>81</v>
+      </c>
+      <c r="H16" t="s">
+        <v>82</v>
       </c>
       <c r="I16" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="J16" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="K16" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="L16" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1056783</v>
+        <v>86</v>
+      </c>
+      <c r="M16" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B17" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>80</v>
+      </c>
+      <c r="C17" t="s">
+        <v>15</v>
       </c>
       <c r="D17">
-        <v>2026</v>
+        <v>2028</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
         <v>27</v>
       </c>
       <c r="G17" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>81</v>
+      </c>
+      <c r="H17" t="s">
+        <v>82</v>
       </c>
       <c r="I17" t="s">
-        <v>29</v>
+        <v>83</v>
       </c>
       <c r="J17" t="s">
-        <v>30</v>
+        <v>84</v>
       </c>
       <c r="K17" t="s">
-        <v>31</v>
+        <v>85</v>
       </c>
       <c r="L17" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>1056795</v>
+        <v>86</v>
+      </c>
+      <c r="M17" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B18" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
         <v>15</v>
       </c>
       <c r="D18">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="E18" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F18" t="s">
         <v>27</v>
       </c>
       <c r="G18" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="H18" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="I18" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J18" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K18" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="L18" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="M18" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="s">
-        <v>94</v>
+        <v>89</v>
       </c>
       <c r="B19" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="C19" t="s">
         <v>15</v>
       </c>
       <c r="D19">
         <v>2028</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F19" t="s">
         <v>27</v>
       </c>
       <c r="G19" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>89</v>
+        <v>82</v>
       </c>
       <c r="I19" t="s">
-        <v>90</v>
+        <v>83</v>
       </c>
       <c r="J19" t="s">
-        <v>91</v>
+        <v>84</v>
       </c>
       <c r="K19" t="s">
-        <v>92</v>
+        <v>85</v>
       </c>
       <c r="L19" t="s">
-        <v>93</v>
+        <v>86</v>
       </c>
       <c r="M19" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="s">
-        <v>95</v>
+        <v>90</v>
       </c>
       <c r="B20" t="s">
-        <v>87</v>
+        <v>14</v>
       </c>
       <c r="C20" t="s">
         <v>15</v>
       </c>
       <c r="D20">
-        <v>2028</v>
+        <v>2009</v>
       </c>
       <c r="E20" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F20" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G20" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="I20" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="J20" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="K20" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>22</v>
+      </c>
+      <c r="L20" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="M20">
+        <v>9448877</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B21" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="C21" t="s">
         <v>15</v>
       </c>
       <c r="D21">
-        <v>2028</v>
+        <v>2017</v>
       </c>
       <c r="E21" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>27</v>
       </c>
       <c r="G21" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="H21" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
       <c r="I21" t="s">
-        <v>90</v>
+        <v>95</v>
       </c>
       <c r="J21" t="s">
-        <v>91</v>
+        <v>96</v>
       </c>
       <c r="K21" t="s">
-        <v>92</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>97</v>
+      </c>
+      <c r="L21" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="M21">
+        <v>9719276</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>15</v>
       </c>
       <c r="D22">
-        <v>2009</v>
+        <v>2018</v>
       </c>
       <c r="E22" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F22" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G22" t="s">
-        <v>18</v>
+        <v>93</v>
       </c>
       <c r="H22" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I22" t="s">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="J22" t="s">
-        <v>21</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>101</v>
+      </c>
+      <c r="K22" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="L22" t="s">
+        <v>102</v>
       </c>
       <c r="M22">
-        <v>9448877</v>
+        <v>9719290</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23" t="s">
         <v>15</v>
       </c>
       <c r="D23">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>27</v>
       </c>
       <c r="G23" t="s">
+        <v>93</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+      <c r="I23" t="s">
         <v>100</v>
       </c>
-      <c r="H23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J23" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>96</v>
+      </c>
+      <c r="K23" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="L23" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M23">
-        <v>9719276</v>
+        <v>9687485</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="s">
         <v>105</v>
       </c>
       <c r="B24" t="s">
         <v>25</v>
       </c>
       <c r="C24" t="s">
         <v>15</v>
       </c>
       <c r="D24">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
       <c r="F24" t="s">
         <v>27</v>
       </c>
       <c r="G24" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H24" t="s">
         <v>106</v>
       </c>
       <c r="I24" t="s">
-        <v>49</v>
+        <v>107</v>
       </c>
       <c r="J24" t="s">
-        <v>107</v>
+        <v>96</v>
       </c>
       <c r="K24" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L24" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="M24">
-        <v>9719290</v>
+        <v>9687497</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="B25" t="s">
         <v>25</v>
       </c>
       <c r="C25" t="s">
         <v>15</v>
       </c>
       <c r="D25">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="E25" t="s">
         <v>26</v>
       </c>
       <c r="F25" t="s">
         <v>27</v>
       </c>
       <c r="G25" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H25" t="s">
+        <v>109</v>
+      </c>
+      <c r="I25" t="s">
         <v>110</v>
       </c>
-      <c r="I25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J25" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="K25" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L25" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M25">
-        <v>9687485</v>
+        <v>9719305</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="s">
         <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>15</v>
       </c>
       <c r="D26">
         <v>2016</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
         <v>27</v>
       </c>
       <c r="G26" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H26" t="s">
         <v>112</v>
       </c>
       <c r="I26" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="J26" t="s">
-        <v>103</v>
+        <v>96</v>
       </c>
       <c r="K26" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L26" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
       <c r="M26">
-        <v>9687497</v>
+        <v>9687502</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="B27" t="s">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="E27" t="s">
         <v>26</v>
       </c>
       <c r="F27" t="s">
         <v>27</v>
       </c>
       <c r="G27" t="s">
+        <v>93</v>
+      </c>
+      <c r="H27" t="s">
+        <v>114</v>
+      </c>
+      <c r="I27" t="s">
         <v>100</v>
       </c>
-      <c r="H27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="J27" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>96</v>
+      </c>
+      <c r="K27" t="s">
+        <v>97</v>
       </c>
       <c r="L27" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M27">
-        <v>9719305</v>
+        <v>9687514</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B28" t="s">
         <v>25</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>27</v>
       </c>
       <c r="G28" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="H28" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="I28" t="s">
-        <v>102</v>
+        <v>95</v>
       </c>
       <c r="J28" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-        <v>108</v>
+        <v>96</v>
+      </c>
+      <c r="K28" t="s">
+        <v>97</v>
+      </c>
+      <c r="L28" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="M28">
-        <v>9687502</v>
+        <v>9719288</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>14</v>
+      </c>
+      <c r="C29" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="D29">
+        <v>2027</v>
+      </c>
+      <c r="E29" t="s">
+        <v>77</v>
+      </c>
+      <c r="F29" t="s">
+        <v>37</v>
+      </c>
+      <c r="G29" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
         <v>119</v>
       </c>
-      <c r="B29" t="s">
-[...17 lines deleted...]
-      <c r="H29" t="s">
+      <c r="I29" t="s">
         <v>120</v>
       </c>
-      <c r="I29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J29" t="s">
-        <v>103</v>
+        <v>121</v>
       </c>
       <c r="K29" t="s">
-        <v>104</v>
+        <v>122</v>
       </c>
       <c r="L29" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M29">
-        <v>9687514</v>
+      <c r="M29" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="s">
+        <v>117</v>
+      </c>
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="D30">
+        <v>2028</v>
+      </c>
+      <c r="E30" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" t="s">
+        <v>37</v>
+      </c>
+      <c r="G30" t="s">
+        <v>118</v>
+      </c>
+      <c r="H30" t="s">
+        <v>119</v>
+      </c>
+      <c r="I30" t="s">
+        <v>120</v>
+      </c>
+      <c r="J30" t="s">
         <v>121</v>
       </c>
-      <c r="B30" t="s">
-[...17 lines deleted...]
-      <c r="H30" t="s">
+      <c r="K30" t="s">
         <v>122</v>
       </c>
-      <c r="I30" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L30" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M30">
-        <v>9719288</v>
+      <c r="M30" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="s">
         <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>14</v>
       </c>
-      <c r="C31" t="s" s="3">
-        <v>23</v>
+      <c r="C31" t="s">
+        <v>15</v>
       </c>
       <c r="D31">
-        <v>2027</v>
+        <v>2009</v>
       </c>
       <c r="E31" t="s">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F31" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="G31" t="s">
         <v>124</v>
       </c>
       <c r="H31" t="s">
         <v>125</v>
       </c>
       <c r="I31" t="s">
-        <v>126</v>
+        <v>20</v>
       </c>
       <c r="J31" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="K31" t="s">
-        <v>128</v>
+        <v>22</v>
       </c>
       <c r="L31" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M31" t="s" s="3">
-        <v>23</v>
+      <c r="M31">
+        <v>9474539</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>25</v>
+      </c>
+      <c r="C32" t="s">
+        <v>15</v>
       </c>
       <c r="D32">
-        <v>2028</v>
+        <v>2026</v>
       </c>
       <c r="E32" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F32" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G32" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="H32" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="I32" t="s">
-        <v>126</v>
+        <v>100</v>
       </c>
       <c r="J32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="K32" t="s">
-        <v>128</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>130</v>
+      </c>
+      <c r="L32" t="s">
+        <v>45</v>
+      </c>
+      <c r="M32">
+        <v>1020875</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B33" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33">
-        <v>2009</v>
+        <v>2026</v>
       </c>
       <c r="E33" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="F33" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G33" t="s">
+        <v>127</v>
+      </c>
+      <c r="H33" t="s">
+        <v>132</v>
+      </c>
+      <c r="I33" t="s">
+        <v>100</v>
+      </c>
+      <c r="J33" t="s">
+        <v>129</v>
+      </c>
+      <c r="K33" t="s">
         <v>130</v>
       </c>
-      <c r="H33" t="s">
-[...12 lines deleted...]
-        <v>23</v>
+      <c r="L33" t="s">
+        <v>45</v>
       </c>
       <c r="M33">
-        <v>9474539</v>
+        <v>1020863</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>25</v>
       </c>
       <c r="C34" t="s">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="D34">
         <v>2026</v>
       </c>
       <c r="E34" t="s">
         <v>26</v>
       </c>
       <c r="F34" t="s">
         <v>27</v>
       </c>
       <c r="G34" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="H34" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="I34" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="J34" t="s">
-        <v>50</v>
+        <v>129</v>
       </c>
       <c r="K34" t="s">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="L34" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>1020875</v>
+        <v>45</v>
+      </c>
+      <c r="M34" t="s">
+        <v>135</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B35" t="s">
         <v>25</v>
       </c>
-      <c r="C35" t="s">
-        <v>15</v>
+      <c r="C35" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="D35">
         <v>2026</v>
       </c>
       <c r="E35" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="F35" t="s">
         <v>27</v>
       </c>
       <c r="G35" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="H35" t="s">
+        <v>127</v>
+      </c>
+      <c r="H35" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I35" t="s">
+        <v>100</v>
+      </c>
+      <c r="J35" t="s">
+        <v>129</v>
+      </c>
+      <c r="K35" t="s">
+        <v>130</v>
+      </c>
+      <c r="L35" t="s">
+        <v>45</v>
+      </c>
+      <c r="M35" t="s">
         <v>135</v>
-      </c>
-[...13 lines deleted...]
-        <v>1020863</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="C36" t="s">
-        <v>66</v>
+        <v>58</v>
       </c>
       <c r="D36">
         <v>2009</v>
       </c>
       <c r="E36" t="s">
         <v>26</v>
       </c>
       <c r="F36" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G36" t="s" s="3">
         <v>23</v>
       </c>
       <c r="H36" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="I36" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="K36" t="s" s="3">
         <v>23</v>
       </c>
       <c r="L36" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M36">
         <v>5014214</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>25</v>
       </c>
       <c r="C37" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D37">
         <v>2014</v>
       </c>
       <c r="E37" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="F37" t="s">
         <v>27</v>
       </c>
       <c r="G37" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="I37" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="J37" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="K37" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="L37" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M37">
         <v>9659115</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B38" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="C38" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D38">
         <v>2006</v>
       </c>
       <c r="E38" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F38" t="s">
-        <v>150</v>
+        <v>139</v>
       </c>
       <c r="G38" t="s">
         <v>151</v>
       </c>
       <c r="H38" t="s">
         <v>152</v>
       </c>
       <c r="I38" t="s">
-        <v>49</v>
+        <v>153</v>
       </c>
       <c r="J38" t="s">
-        <v>146</v>
+        <v>62</v>
       </c>
       <c r="K38" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>154</v>
+      </c>
+      <c r="L38" t="s">
+        <v>155</v>
       </c>
       <c r="M38">
-        <v>9292113</v>
+        <v>9320386</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B39" t="s">
         <v>25</v>
       </c>
       <c r="C39" t="s">
-        <v>37</v>
+        <v>157</v>
       </c>
       <c r="D39">
-        <v>2014</v>
+        <v>2006</v>
       </c>
       <c r="E39" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="F39" t="s">
-        <v>27</v>
+        <v>158</v>
       </c>
       <c r="G39" t="s">
-        <v>143</v>
-[...11 lines deleted...]
-        <v>23</v>
+        <v>159</v>
+      </c>
+      <c r="H39" t="s">
+        <v>160</v>
+      </c>
+      <c r="I39" t="s">
+        <v>100</v>
+      </c>
+      <c r="J39" t="s">
+        <v>147</v>
+      </c>
+      <c r="K39" t="s">
+        <v>52</v>
       </c>
       <c r="L39" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M39" t="s" s="3">
-        <v>23</v>
+      <c r="M39">
+        <v>9292113</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="B40" t="s">
-        <v>65</v>
+        <v>25</v>
       </c>
       <c r="C40" t="s">
-        <v>149</v>
+        <v>35</v>
       </c>
       <c r="D40">
-        <v>2005</v>
+        <v>2014</v>
       </c>
       <c r="E40" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="F40" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="G40" t="s">
-        <v>155</v>
-[...11 lines deleted...]
-        <v>158</v>
+        <v>144</v>
+      </c>
+      <c r="H40" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I40" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="J40" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="K40" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="L40" t="s" s="3">
         <v>23</v>
       </c>
-      <c r="M40">
-        <v>9308431</v>
+      <c r="M40" t="s" s="3">
+        <v>23</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B41" t="s">
         <v>25</v>
       </c>
       <c r="C41" t="s">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="D41">
-        <v>2014</v>
+        <v>2026</v>
       </c>
       <c r="E41" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>36</v>
+      </c>
+      <c r="F41" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="G41" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-        <v>160</v>
+        <v>127</v>
+      </c>
+      <c r="H41" t="s" s="3">
+        <v>23</v>
       </c>
       <c r="I41" t="s">
-        <v>145</v>
+        <v>100</v>
       </c>
       <c r="J41" t="s">
-        <v>146</v>
+        <v>163</v>
       </c>
       <c r="K41" t="s">
-        <v>147</v>
+        <v>31</v>
       </c>
       <c r="L41" t="s">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="M41">
-        <v>9659103</v>
+        <v>1040083</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B42" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="C42" t="s">
-        <v>15</v>
+        <v>157</v>
       </c>
       <c r="D42">
-        <v>2014</v>
+        <v>2005</v>
       </c>
       <c r="E42" t="s">
-        <v>26</v>
+        <v>77</v>
       </c>
       <c r="F42" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="G42" t="s">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="H42" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="I42" t="s">
-        <v>145</v>
+        <v>167</v>
       </c>
       <c r="J42" t="s">
-        <v>146</v>
+        <v>62</v>
       </c>
       <c r="K42" t="s">
-        <v>147</v>
+        <v>168</v>
       </c>
       <c r="L42" t="s" s="3">
         <v>23</v>
       </c>
       <c r="M42">
-        <v>9659139</v>
+        <v>9308431</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
         <v>25</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>27</v>
       </c>
       <c r="G43" t="s">
-        <v>164</v>
+        <v>144</v>
       </c>
       <c r="H43" t="s">
-        <v>165</v>
+        <v>170</v>
       </c>
       <c r="I43" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="J43" t="s">
-        <v>166</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>147</v>
+      </c>
+      <c r="K43" t="s">
+        <v>148</v>
+      </c>
+      <c r="L43" t="s">
+        <v>102</v>
       </c>
       <c r="M43">
-        <v>9789324</v>
+        <v>9659103</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B44" t="s">
         <v>25</v>
       </c>
       <c r="C44" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D44">
-        <v>2026</v>
+        <v>2014</v>
       </c>
       <c r="E44" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="F44" t="s">
+        <v>27</v>
       </c>
       <c r="G44" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>144</v>
+      </c>
+      <c r="H44" t="s">
+        <v>172</v>
       </c>
       <c r="I44" t="s">
-        <v>49</v>
+        <v>146</v>
       </c>
       <c r="J44" t="s">
-        <v>168</v>
+        <v>147</v>
       </c>
       <c r="K44" t="s">
-        <v>31</v>
-[...5 lines deleted...]
-        <v>23</v>
+        <v>148</v>
+      </c>
+      <c r="L44" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="M44">
+        <v>9659139</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="B45" t="s">
         <v>25</v>
       </c>
       <c r="C45" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="D45">
-        <v>2026</v>
+        <v>2018</v>
       </c>
       <c r="E45" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>26</v>
+      </c>
+      <c r="F45" t="s">
+        <v>27</v>
       </c>
       <c r="G45" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>174</v>
+      </c>
+      <c r="H45" t="s">
+        <v>175</v>
       </c>
       <c r="I45" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="J45" t="s">
-        <v>168</v>
-[...8 lines deleted...]
-        <v>23</v>
+        <v>176</v>
+      </c>
+      <c r="K45" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="L45" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="M45">
+        <v>9789324</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="B46" t="s">
         <v>25</v>
       </c>
       <c r="C46" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D46">
         <v>2026</v>
       </c>
       <c r="E46" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F46" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G46" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="H46" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I46" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="J46" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="K46" t="s">
         <v>31</v>
       </c>
       <c r="L46" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M46" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="s">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="B47" t="s">
         <v>25</v>
       </c>
       <c r="C47" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D47">
         <v>2026</v>
       </c>
       <c r="E47" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F47" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>48</v>
+        <v>127</v>
       </c>
       <c r="H47" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I47" t="s">
-        <v>49</v>
+        <v>100</v>
       </c>
       <c r="J47" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="K47" t="s">
         <v>31</v>
       </c>
       <c r="L47" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M47" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="B48" t="s">
         <v>25</v>
       </c>
       <c r="C48" t="s">
-        <v>173</v>
+        <v>35</v>
       </c>
       <c r="D48">
-        <v>2027</v>
+        <v>2026</v>
       </c>
       <c r="E48" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F48" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G48" t="s">
-        <v>174</v>
+        <v>127</v>
       </c>
       <c r="H48" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I48" t="s">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="J48" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="K48" t="s">
         <v>31</v>
       </c>
       <c r="L48" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M48" t="s" s="3">
         <v>23</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="B49" t="s">
         <v>25</v>
       </c>
       <c r="C49" t="s">
-        <v>173</v>
+        <v>181</v>
       </c>
       <c r="D49">
         <v>2027</v>
       </c>
       <c r="E49" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="F49" t="s" s="3">
         <v>23</v>
       </c>
       <c r="G49" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H49" t="s" s="3">
         <v>23</v>
       </c>
       <c r="I49" t="s">
         <v>29</v>
       </c>
       <c r="J49" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="K49" t="s">
         <v>31</v>
       </c>
       <c r="L49" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M49" t="s" s="3">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>184</v>
+      </c>
+      <c r="B50" t="s">
+        <v>25</v>
+      </c>
+      <c r="C50" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50">
+        <v>2027</v>
+      </c>
+      <c r="E50" t="s">
+        <v>77</v>
+      </c>
+      <c r="F50" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="G50" t="s">
+        <v>182</v>
+      </c>
+      <c r="H50" t="s" s="3">
+        <v>23</v>
+      </c>
+      <c r="I50" t="s">
+        <v>29</v>
+      </c>
+      <c r="J50" t="s">
+        <v>183</v>
+      </c>
+      <c r="K50" t="s">
+        <v>31</v>
+      </c>
+      <c r="L50" t="s">
+        <v>45</v>
+      </c>
+      <c r="M50" t="s" s="3">
         <v>23</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>
   <cp:keywords/>
   <dc:description/>