--- v0 (2026-05-03)
+++ v1 (2026-09-03)
@@ -50,51 +50,51 @@
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Deadweight</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Breadth</t>
   </si>
   <si>
     <t>Draught</t>
   </si>
   <si>
     <t>Fuel</t>
   </si>
   <si>
     <t>IMO Number</t>
   </si>
   <si>
-    <t>HMD 8392 &amp;#8211; Ammonia fuelled</t>
+    <t>Aalter</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Under Construction</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>46000 m³</t>
   </si>
   <si>
     <t>190 m</t>
   </si>
   <si>
     <t>30.4 m</t>
   </si>
   <si>
     <t>10.6 m</t>
   </si>
@@ -155,51 +155,51 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:M2"/>
   <cols>
-    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="1" max="1" width="7" customWidth="1"/>
     <col min="2" max="2" width="5" customWidth="1"/>
     <col min="3" max="3" width="5" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
     <col min="5" max="5" width="19" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="8" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">