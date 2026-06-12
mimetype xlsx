--- v0 (2026-04-28)
+++ v1 (2026-06-12)
@@ -9,107 +9,110 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Flag</t>
   </si>
   <si>
     <t>Built</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Deadweight</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Breadth</t>
   </si>
   <si>
     <t>Draught</t>
   </si>
   <si>
     <t>Fuel</t>
   </si>
   <si>
     <t>IMO Number</t>
   </si>
   <si>
-    <t>HMD 8389 &amp;#8211; Ammonia fuelled</t>
+    <t>ANTWERPEN</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
+    <t>Belgium</t>
+  </si>
+  <si>
+    <t>Joint Venture</t>
+  </si>
+  <si>
+    <t>LR</t>
+  </si>
+  <si>
+    <t>46000 m³</t>
+  </si>
+  <si>
     <t>-</t>
-  </si>
-[...7 lines deleted...]
-    <t>46000 m³</t>
   </si>
   <si>
     <t>190 m</t>
   </si>
   <si>
     <t>30.4 m</t>
   </si>
   <si>
     <t>10.6 m</t>
   </si>
   <si>
     <t>Ammonia</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="2">
     <font>
@@ -155,55 +158,55 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:M2"/>
   <cols>
-    <col min="1" max="1" width="33" customWidth="1"/>
+    <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="5" customWidth="1"/>
-    <col min="3" max="3" width="5" customWidth="1"/>
+    <col min="3" max="3" width="8" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
-    <col min="5" max="5" width="19" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="8" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
@@ -218,79 +221,79 @@
         <v>7</v>
       </c>
       <c r="I1" t="s" s="2">
         <v>8</v>
       </c>
       <c r="J1" t="s" s="2">
         <v>9</v>
       </c>
       <c r="K1" t="s" s="2">
         <v>10</v>
       </c>
       <c r="L1" t="s" s="2">
         <v>11</v>
       </c>
       <c r="M1" t="s" s="2">
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
-      <c r="C2" t="s" s="3">
+      <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2">
         <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="H2" t="s" s="3">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="J2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="K2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="M2">
         <v>1013377</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:lastModifiedBy/>