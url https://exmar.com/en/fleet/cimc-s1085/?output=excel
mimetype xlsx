--- v0 (2026-04-24)
+++ v1 (2026-08-29)
@@ -50,69 +50,69 @@
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Deadweight</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Breadth</t>
   </si>
   <si>
     <t>Draught</t>
   </si>
   <si>
     <t>Fuel</t>
   </si>
   <si>
     <t>IMO Number</t>
   </si>
   <si>
-    <t>CIMC S1085 &amp;#8211; LPG</t>
+    <t>MORIOND</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
-    <t>Under Construction</t>
+    <t>Joint Venture</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>41000 m³</t>
   </si>
   <si>
-    <t>-</t>
+    <t>31532 T</t>
   </si>
   <si>
     <t>180 m</t>
   </si>
   <si>
     <t>29.8 m</t>
   </si>
   <si>
     <t>11 m</t>
   </si>
   <si>
     <t>LPG</t>
   </si>
   <si>
     <t>TBA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
@@ -135,81 +135,78 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF333333"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
   <dimension ref="A1:M2"/>
   <cols>
-    <col min="1" max="1" width="23" customWidth="1"/>
+    <col min="1" max="1" width="8" customWidth="1"/>
     <col min="2" max="2" width="5" customWidth="1"/>
     <col min="3" max="3" width="7" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
-    <col min="5" max="5" width="19" customWidth="1"/>
+    <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="6" customWidth="1"/>
     <col min="7" max="7" width="9" customWidth="1"/>
     <col min="8" max="8" width="11" customWidth="1"/>
     <col min="9" max="9" width="7" customWidth="1"/>
     <col min="10" max="10" width="8" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
     <col min="12" max="12" width="5" customWidth="1"/>
     <col min="13" max="13" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1" t="s" s="2">
         <v>1</v>
       </c>
       <c r="C1" t="s" s="2">
         <v>2</v>
       </c>
       <c r="D1" t="s" s="2">
         <v>3</v>
       </c>
       <c r="E1" t="s" s="2">
         <v>4</v>
@@ -239,51 +236,51 @@
         <v>12</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2">
         <v>2026</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
-      <c r="H2" t="s" s="3">
+      <c r="H2" t="s">
         <v>19</v>
       </c>
       <c r="I2" t="s">
         <v>20</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>