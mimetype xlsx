--- v0 (2026-04-29)
+++ v1 (2026-06-28)
@@ -50,51 +50,51 @@
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Deadweight</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Breadth</t>
   </si>
   <si>
     <t>Draught</t>
   </si>
   <si>
     <t>Fuel</t>
   </si>
   <si>
     <t>IMO Number</t>
   </si>
   <si>
-    <t>Menuires</t>
+    <t>MENUIRES</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Belgium</t>
   </si>
   <si>
     <t>Joint Venture</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>41000 m³</t>
   </si>
   <si>
     <t>31531 T</t>
   </si>
   <si>
     <t>180 m</t>
   </si>
   <si>
     <t>29.8 m</t>
   </si>