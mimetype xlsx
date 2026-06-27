--- v0 (2026-05-03)
+++ v1 (2026-06-27)
@@ -50,51 +50,51 @@
   <si>
     <t>Class</t>
   </si>
   <si>
     <t>Capacity</t>
   </si>
   <si>
     <t>Deadweight</t>
   </si>
   <si>
     <t>Length</t>
   </si>
   <si>
     <t>Breadth</t>
   </si>
   <si>
     <t>Draught</t>
   </si>
   <si>
     <t>Fuel</t>
   </si>
   <si>
     <t>IMO Number</t>
   </si>
   <si>
-    <t>Champagny</t>
+    <t>CHAMPAGNY</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>France</t>
   </si>
   <si>
     <t>Joint Venture</t>
   </si>
   <si>
     <t>BV</t>
   </si>
   <si>
     <t>46000 m³</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>190 m</t>
   </si>
   <si>
     <t>30.4 m</t>
   </si>